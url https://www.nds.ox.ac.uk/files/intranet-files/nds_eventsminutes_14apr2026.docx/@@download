--- v0 (2026-04-15)
+++ v1 (2026-05-06)
@@ -8,53 +8,53 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidRPr="00917102" w:rsidR="0029035C" w:rsidP="0029035C" w:rsidRDefault="0029035C" w14:paraId="66255D1F" w14:textId="77777777">
+    <w:p w14:paraId="66255D1F" w14:textId="77777777" w:rsidR="0029035C" w:rsidRPr="00917102" w:rsidRDefault="0029035C" w:rsidP="0029035C">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="002060"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00917102">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:noProof/>
           <w:color w:val="002060"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1675867E" wp14:editId="35B553BC">
             <wp:extent cx="781050" cy="781050"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="6" name="Picture 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -196,51 +196,51 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1742996" cy="812685"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00917102" w:rsidR="0029035C" w:rsidP="0029035C" w:rsidRDefault="0029035C" w14:paraId="42724B66" w14:textId="77777777">
+    <w:p w14:paraId="42724B66" w14:textId="77777777" w:rsidR="0029035C" w:rsidRPr="00917102" w:rsidRDefault="0029035C" w:rsidP="0029035C">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4513"/>
           <w:tab w:val="clear" w:pos="9026"/>
           <w:tab w:val="center" w:pos="4905"/>
         </w:tabs>
         <w:ind w:left="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:color w:val="002060"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00917102">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:noProof/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00917102">
@@ -286,539 +286,546 @@
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="007B06E9" w:rsidP="0029035C" w:rsidRDefault="007B06E9" w14:paraId="1A2E5DC4" w14:textId="77777777">
+                          <w:p w14:paraId="1A2E5DC4" w14:textId="77777777" w:rsidR="007B06E9" w:rsidRDefault="007B06E9" w:rsidP="0029035C">
                             <w:r>
                               <w:t>_</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="60EFB6AB">
+              <v:shapetype w14:anchorId="60EFB6AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" style="position:absolute;left:0;text-align:left;margin-left:-83.95pt;margin-top:273.6pt;width:12pt;height:18pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAIerfL5AEAALUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgxtqIw4hRdiw4D&#10;ugvQ7gMYWbaF2aJGKbGzrx8lx2m3vRV9EWheDg8P6c3VNPTioMkbtJVcr3IptFVYG9tW8sfj3btL&#10;KXwAW0OPVlfyqL282r59sxldqQvssK81CQaxvhxdJbsQXJllXnV6AL9Cpy0HG6QBAn9Sm9UEI6MP&#10;fVbk+UU2ItWOUGnv2Xs7B+U24TeNVuFb03gdRF9J5hbSS+ndxTfbbqBsCVxn1IkGvIDFAMZy0zPU&#10;LQQQezL/QQ1GEXpswkrhkGHTGKXTDDzNOv9nmocOnE6zsDjenWXyrwervh6+kzB1JQspLAy8okc9&#10;BfERJ1FEdUbnS056cJwWJnbzltOk3t2j+umFxZsObKuviXDsNNTMbh0rs2elM46PILvxC9bcBvYB&#10;E9DU0BClYzEEo/OWjufNRCoqtvxQvM85ojhUFJcXbMcOUC7Fjnz4pHEQ0agk8eITOBzufZhTl5TY&#10;y+Kd6Xv2Q9nbvxyMGT2JfOQ7Mw/TbuLsONEO6yOPQTjfEt8+Gx3SbylGvqNK+l97IC1F/9myFPHo&#10;FoMWY7cYYBWXVjJIMZs3YT7OvSPTdow8i23xmuVqTBrlicWJJ99GEuN0x/H4nn+nrKe/bfsHAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAscgBL4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuXdpudFtpOk0ITkiIrhw4pk3WRmuc0mRbeXvMCY7+/en352I324Fd9OSNQwHJIgamsXXK&#10;YCfgo36JNsB8kKjk4FAL+NYeduXtTSFz5a5Y6cshdIxK0OdSQB/CmHPu215b6Rdu1Ei7o5usDDRO&#10;HVeTvFK5HXgaxxm30iBd6OWon3rdng5nK2D/idWz+Xpr3qtjZep6G+NrdhLi/m7ePwILeg5/MPzq&#10;kzqU5NS4MyrPBgFRkq23xAp4WK1TYIREyWpJUUPRZpkCLwv+/4vyBwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAAh6t8vkAQAAtQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhACxyAEviAAAADQEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAABNBQAAAAA=&#10;">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-83.95pt;margin-top:273.6pt;width:12pt;height:18pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAIerfL5AEAALUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgxtqIw4hRdiw4D&#10;ugvQ7gMYWbaF2aJGKbGzrx8lx2m3vRV9EWheDg8P6c3VNPTioMkbtJVcr3IptFVYG9tW8sfj3btL&#10;KXwAW0OPVlfyqL282r59sxldqQvssK81CQaxvhxdJbsQXJllXnV6AL9Cpy0HG6QBAn9Sm9UEI6MP&#10;fVbk+UU2ItWOUGnv2Xs7B+U24TeNVuFb03gdRF9J5hbSS+ndxTfbbqBsCVxn1IkGvIDFAMZy0zPU&#10;LQQQezL/QQ1GEXpswkrhkGHTGKXTDDzNOv9nmocOnE6zsDjenWXyrwervh6+kzB1JQspLAy8okc9&#10;BfERJ1FEdUbnS056cJwWJnbzltOk3t2j+umFxZsObKuviXDsNNTMbh0rs2elM46PILvxC9bcBvYB&#10;E9DU0BClYzEEo/OWjufNRCoqtvxQvM85ojhUFJcXbMcOUC7Fjnz4pHEQ0agk8eITOBzufZhTl5TY&#10;y+Kd6Xv2Q9nbvxyMGT2JfOQ7Mw/TbuLsONEO6yOPQTjfEt8+Gx3SbylGvqNK+l97IC1F/9myFPHo&#10;FoMWY7cYYBWXVjJIMZs3YT7OvSPTdow8i23xmuVqTBrlicWJJ99GEuN0x/H4nn+nrKe/bfsHAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAscgBL4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxDZCRuXdpudFtpOk0ITkiIrhw4pk3WRmuc0mRbeXvMCY7+/en352I324Fd9OSNQwHJIgamsXXK&#10;YCfgo36JNsB8kKjk4FAL+NYeduXtTSFz5a5Y6cshdIxK0OdSQB/CmHPu215b6Rdu1Ei7o5usDDRO&#10;HVeTvFK5HXgaxxm30iBd6OWon3rdng5nK2D/idWz+Xpr3qtjZep6G+NrdhLi/m7ePwILeg5/MPzq&#10;kzqU5NS4MyrPBgFRkq23xAp4WK1TYIREyWpJUUPRZpkCLwv+/4vyBwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAAh6t8vkAQAAtQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhACxyAEviAAAADQEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAABNBQAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w:rsidR="007B06E9" w:rsidP="0029035C" w:rsidRDefault="007B06E9" w14:paraId="1A2E5DC4" w14:textId="77777777">
+                    <w:p w14:paraId="1A2E5DC4" w14:textId="77777777" w:rsidR="007B06E9" w:rsidRDefault="007B06E9" w:rsidP="0029035C">
                       <w:r>
                         <w:t>_</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchory="page"/>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00917102" w:rsidR="0029035C" w:rsidP="6B5648BE" w:rsidRDefault="0029035C" w14:paraId="224A8E7B" w14:textId="6B8F6E0B">
+    <w:p w14:paraId="224A8E7B" w14:textId="6B8F6E0B" w:rsidR="0029035C" w:rsidRPr="00917102" w:rsidRDefault="0029035C" w:rsidP="6B5648BE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:before="312" w:after="292" w:line="437" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="002060"/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6B5648BE">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="002060"/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>NDS EVENTS COMMITTEE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00917102" w:rsidR="0029035C" w:rsidP="0029035C" w:rsidRDefault="0029035C" w14:paraId="2148BD08" w14:textId="7C320D60">
+    <w:p w14:paraId="2148BD08" w14:textId="7C320D60" w:rsidR="0029035C" w:rsidRPr="00917102" w:rsidRDefault="0029035C" w:rsidP="0029035C">
       <w:pPr>
         <w:spacing w:before="312" w:after="292" w:line="437" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Calibri" w:hAnsi="Helvetica"/>
           <w:color w:val="002060"/>
           <w:sz w:val="46"/>
           <w:szCs w:val="46"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6B5648BE">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Calibri" w:hAnsi="Helvetica"/>
           <w:color w:val="002060"/>
           <w:sz w:val="46"/>
           <w:szCs w:val="46"/>
         </w:rPr>
         <w:t xml:space="preserve">Minutes | </w:t>
       </w:r>
       <w:r w:rsidR="00F94A1C">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Calibri" w:hAnsi="Helvetica"/>
           <w:color w:val="002060"/>
           <w:sz w:val="46"/>
           <w:szCs w:val="46"/>
         </w:rPr>
         <w:t>Tuesday</w:t>
       </w:r>
-      <w:r w:rsidRPr="6B5648BE" w:rsidR="775AD704">
+      <w:r w:rsidR="775AD704" w:rsidRPr="6B5648BE">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Calibri" w:hAnsi="Helvetica"/>
           <w:color w:val="002060"/>
           <w:sz w:val="46"/>
           <w:szCs w:val="46"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="6B5648BE">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Calibri" w:hAnsi="Helvetica"/>
           <w:color w:val="002060"/>
           <w:sz w:val="46"/>
           <w:szCs w:val="46"/>
         </w:rPr>
         <w:t xml:space="preserve">2pm, </w:t>
       </w:r>
       <w:r w:rsidR="00F94A1C">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Calibri" w:hAnsi="Helvetica"/>
           <w:color w:val="002060"/>
           <w:sz w:val="46"/>
           <w:szCs w:val="46"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r w:rsidR="00E61316">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Calibri" w:hAnsi="Helvetica"/>
           <w:color w:val="002060"/>
           <w:sz w:val="46"/>
           <w:szCs w:val="46"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F94A1C">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Calibri" w:hAnsi="Helvetica"/>
           <w:color w:val="002060"/>
           <w:sz w:val="46"/>
           <w:szCs w:val="46"/>
         </w:rPr>
         <w:t>April</w:t>
       </w:r>
       <w:r w:rsidRPr="6B5648BE">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Calibri" w:hAnsi="Helvetica"/>
           <w:color w:val="002060"/>
           <w:sz w:val="46"/>
           <w:szCs w:val="46"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="00AD4C67">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Calibri" w:hAnsi="Helvetica"/>
           <w:color w:val="002060"/>
           <w:sz w:val="46"/>
           <w:szCs w:val="46"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0029035C" w:rsidP="00637D65" w:rsidRDefault="0029035C" w14:paraId="3A3BEC15" w14:textId="058D8556">
+    <w:p w14:paraId="3A3BEC15" w14:textId="058D8556" w:rsidR="0029035C" w:rsidRDefault="0029035C" w:rsidP="00637D65">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk205817828" w:id="0"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk205817828"/>
       <w:r w:rsidRPr="11C970FB">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t xml:space="preserve">Attendees: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A1C" w:rsidR="00F94A1C">
+      <w:r w:rsidR="00F94A1C" w:rsidRPr="00F94A1C">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t>Emily Hotine (EH</w:t>
       </w:r>
       <w:r w:rsidR="00F94A1C">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Co Chair</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A1C" w:rsidR="00F94A1C">
+      <w:r w:rsidR="00F94A1C" w:rsidRPr="00F94A1C">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A1C" w:rsidR="00F94A1C">
+      <w:r w:rsidR="00F94A1C" w:rsidRPr="00F94A1C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A1C" w:rsidR="00F94A1C">
+      <w:r w:rsidR="00F94A1C" w:rsidRPr="00F94A1C">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t>Maisie Coolman (MC</w:t>
       </w:r>
       <w:r w:rsidR="00F94A1C">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Co Chair</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A1C" w:rsidR="00F94A1C">
+      <w:r w:rsidR="00F94A1C" w:rsidRPr="00F94A1C">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00F94A1C">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t>, Sandy</w:t>
       </w:r>
       <w:r w:rsidRPr="11C970FB">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t xml:space="preserve"> Figiel (SF), Ben Alexander (BA)</w:t>
       </w:r>
-      <w:r w:rsidRPr="11C970FB" w:rsidR="00DB3779">
+      <w:r w:rsidR="00DB3779" w:rsidRPr="11C970FB">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t>, Joanna Lysakowska (JL),</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD4C67" w:rsidR="00AD4C67">
+      <w:r w:rsidR="00AD4C67" w:rsidRPr="00AD4C67">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD4C67" w:rsidR="00AD4C67">
+      <w:r w:rsidR="00AD4C67" w:rsidRPr="00AD4C67">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t>Louise King (LK),</w:t>
       </w:r>
       <w:r w:rsidR="007E5BCB">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD4C67">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t xml:space="preserve">Anna </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD4C67" w:rsidR="00AD4C67">
+      <w:r w:rsidR="00AD4C67" w:rsidRPr="00AD4C67">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t>Dzido</w:t>
       </w:r>
       <w:r w:rsidR="00AD4C67">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t xml:space="preserve"> (AD)</w:t>
       </w:r>
       <w:r w:rsidR="007E5BCB">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t>, Nicky Iyer (NI)</w:t>
       </w:r>
       <w:r w:rsidR="00F94A1C">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A1C" w:rsidR="00F94A1C">
+      <w:r w:rsidR="00F94A1C" w:rsidRPr="00F94A1C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A1C" w:rsidR="00F94A1C">
+      <w:r w:rsidR="00F94A1C" w:rsidRPr="00F94A1C">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t>Val Parke (VP)</w:t>
       </w:r>
       <w:r w:rsidR="00F94A1C">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A1C" w:rsidR="00F94A1C">
+      <w:r w:rsidR="00F94A1C" w:rsidRPr="00F94A1C">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t>Louise Stile (LS),</w:t>
       </w:r>
       <w:r w:rsidR="00F94A1C">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A1C" w:rsidR="00F94A1C">
+      <w:r w:rsidR="00F94A1C" w:rsidRPr="00F94A1C">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t>Philippa Wren (PW)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="0029035C" w:rsidP="00AE51A7" w:rsidRDefault="7E7F754E" w14:paraId="77408A76" w14:textId="6DB50D1F">
+    <w:p w14:paraId="77408A76" w14:textId="6DB50D1F" w:rsidR="0029035C" w:rsidRDefault="7E7F754E" w:rsidP="00AE51A7">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="11C970FB">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0029035C" w:rsidP="0029035C" w:rsidRDefault="0029035C" w14:paraId="47DA81E3" w14:textId="2FAE1A33">
+    <w:p w14:paraId="47DA81E3" w14:textId="2FAE1A33" w:rsidR="0029035C" w:rsidRDefault="0029035C" w:rsidP="0029035C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk205817864" w:id="1"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk205817864"/>
       <w:r w:rsidRPr="11C970FB">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Helvetica" w:cs="Helvetica"/>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t>Apologies:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="0029035C" w:rsidP="00AE51A7" w:rsidRDefault="0029035C" w14:paraId="0BEA5682" w14:textId="6AF3F3FA">
+    <w:p w14:paraId="0BEA5682" w14:textId="7924F2B7" w:rsidR="0029035C" w:rsidRDefault="00CD3300" w:rsidP="00AE51A7">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Calibri" w:hAnsi="Helvetica"/>
           <w:color w:val="002060"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Calibri" w:hAnsi="Helvetica"/>
+          <w:color w:val="002060"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                 Rebecca Spiers (RS)</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00917102" w:rsidR="0029035C" w:rsidP="0029035C" w:rsidRDefault="0029035C" w14:paraId="47788682" w14:textId="77777777">
+    <w:p w14:paraId="47788682" w14:textId="77777777" w:rsidR="0029035C" w:rsidRPr="00917102" w:rsidRDefault="0029035C" w:rsidP="0029035C">
       <w:pPr>
         <w:spacing w:before="304" w:after="292" w:line="234" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Calibri" w:hAnsi="Helvetica"/>
           <w:color w:val="002060"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00917102">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Calibri" w:hAnsi="Helvetica" w:cs="Calibri"/>
           <w:color w:val="002060"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Location: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Calibri" w:hAnsi="Helvetica" w:cs="Calibri"/>
           <w:color w:val="002060"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">MS </w:t>
       </w:r>
       <w:r w:rsidRPr="00917102">
         <w:rPr>
-          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Calibri" w:hAnsi="Helvetica" w:cs="Calibri"/>
           <w:color w:val="002060"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Teams online</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5480" w:type="pct"/>
         <w:tblInd w:w="-421" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="14" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="14" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1841"/>
         <w:gridCol w:w="9196"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00917102" w:rsidR="0029035C" w:rsidTr="007B06E9" w14:paraId="3BC6B1F9" w14:textId="77777777">
+      <w:tr w:rsidR="0029035C" w:rsidRPr="00917102" w14:paraId="3BC6B1F9" w14:textId="77777777" w:rsidTr="007B06E9">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
-              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00917102" w:rsidR="0029035C" w:rsidP="007B06E9" w:rsidRDefault="0029035C" w14:paraId="75CD0CE1" w14:textId="77777777">
+          <w:p w14:paraId="75CD0CE1" w14:textId="77777777" w:rsidR="0029035C" w:rsidRPr="00917102" w:rsidRDefault="0029035C" w:rsidP="007B06E9">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00917102">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Agenda Item 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
-              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00917102" w:rsidR="0029035C" w:rsidP="007B06E9" w:rsidRDefault="0029035C" w14:paraId="567403E8" w14:textId="15D77D59">
+          <w:p w14:paraId="567403E8" w14:textId="15D77D59" w:rsidR="0029035C" w:rsidRPr="00917102" w:rsidRDefault="0029035C" w:rsidP="007B06E9">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00917102">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Welcome</w:t>
             </w:r>
             <w:r w:rsidR="00637D65">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:color w:val="002060"/>
@@ -828,1363 +835,998 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00917102">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>apologies</w:t>
             </w:r>
             <w:r w:rsidR="00637D65">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; minutes </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00917102" w:rsidR="0029035C" w:rsidTr="007B06E9" w14:paraId="656A5082" w14:textId="77777777">
+      <w:tr w:rsidR="0029035C" w:rsidRPr="00917102" w14:paraId="656A5082" w14:textId="77777777" w:rsidTr="007B06E9">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
-              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00917102" w:rsidR="0029035C" w:rsidP="007B06E9" w:rsidRDefault="0029035C" w14:paraId="50A67D5D" w14:textId="77777777">
+          <w:p w14:paraId="50A67D5D" w14:textId="77777777" w:rsidR="0029035C" w:rsidRPr="00917102" w:rsidRDefault="0029035C" w:rsidP="007B06E9">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
-              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005731E8" w:rsidR="0029035C" w:rsidP="007B06E9" w:rsidRDefault="00637D65" w14:paraId="1E2445CF" w14:textId="6D0251B8">
+          <w:p w14:paraId="1E2445CF" w14:textId="6D0251B8" w:rsidR="0029035C" w:rsidRPr="005731E8" w:rsidRDefault="00637D65" w:rsidP="007B06E9">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
               </w:rPr>
               <w:t>Welcome and apologies as above.  BA recording minutes.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00917102" w:rsidR="0029035C" w:rsidP="007B06E9" w:rsidRDefault="0029035C" w14:paraId="7096D4B0" w14:textId="77777777">
+          <w:p w14:paraId="7096D4B0" w14:textId="77777777" w:rsidR="0029035C" w:rsidRPr="00917102" w:rsidRDefault="0029035C" w:rsidP="007B06E9">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00917102" w:rsidR="0029035C" w:rsidP="0029035C" w:rsidRDefault="0029035C" w14:paraId="3A9F6CB5" w14:textId="77777777">
+    <w:p w14:paraId="3A9F6CB5" w14:textId="77777777" w:rsidR="0029035C" w:rsidRPr="00917102" w:rsidRDefault="0029035C" w:rsidP="0029035C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="002060"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5493" w:type="pct"/>
         <w:tblInd w:w="-421" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="14" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="14" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1840"/>
         <w:gridCol w:w="9223"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00917102" w:rsidR="0029035C" w:rsidTr="30EC9C8C" w14:paraId="6BAA719D" w14:textId="77777777">
+      <w:tr w:rsidR="0029035C" w:rsidRPr="00917102" w14:paraId="6BAA719D" w14:textId="77777777" w:rsidTr="30EC9C8C">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
-              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00917102" w:rsidR="0029035C" w:rsidP="007B06E9" w:rsidRDefault="0029035C" w14:paraId="111A41A9" w14:textId="77777777">
+          <w:p w14:paraId="111A41A9" w14:textId="77777777" w:rsidR="0029035C" w:rsidRPr="00917102" w:rsidRDefault="0029035C" w:rsidP="007B06E9">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00917102">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Agenda Item 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9241" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
-              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00917102" w:rsidR="0029035C" w:rsidP="007B06E9" w:rsidRDefault="002F4B5A" w14:paraId="3755A512" w14:textId="53E7C9DB">
+          <w:p w14:paraId="3755A512" w14:textId="53E7C9DB" w:rsidR="0029035C" w:rsidRPr="00917102" w:rsidRDefault="002F4B5A" w:rsidP="007B06E9">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F4B5A">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NDS Spring Social 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00917102" w:rsidR="0029035C" w:rsidTr="30EC9C8C" w14:paraId="713906D8" w14:textId="77777777">
+      <w:tr w:rsidR="0029035C" w:rsidRPr="00917102" w14:paraId="713906D8" w14:textId="77777777" w:rsidTr="30EC9C8C">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
-              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00917102" w:rsidR="0029035C" w:rsidP="007B06E9" w:rsidRDefault="0029035C" w14:paraId="04D57838" w14:textId="77777777">
+          <w:p w14:paraId="04D57838" w14:textId="77777777" w:rsidR="0029035C" w:rsidRPr="00917102" w:rsidRDefault="0029035C" w:rsidP="007B06E9">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9241" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
-              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002F4B5A" w:rsidP="002F4B5A" w:rsidRDefault="002F4B5A" w14:paraId="1AB85E8E" w14:textId="27CE36C5">
+          <w:p w14:paraId="1AB85E8E" w14:textId="27CE36C5" w:rsidR="002F4B5A" w:rsidRDefault="002F4B5A" w:rsidP="002F4B5A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F4B5A">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Food ordering</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0038334F" w:rsidP="0038334F" w:rsidRDefault="0038334F" w14:paraId="2D17E774" w14:textId="09171659">
+          <w:p w14:paraId="2D17E774" w14:textId="09171659" w:rsidR="0038334F" w:rsidRDefault="0038334F" w:rsidP="0038334F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="0038334F" w:rsidR="0038334F" w:rsidP="0038334F" w:rsidRDefault="0038334F" w14:paraId="14688EB9" w14:textId="645A6589">
+          <w:p w14:paraId="14688EB9" w14:textId="645A6589" w:rsidR="0038334F" w:rsidRPr="0038334F" w:rsidRDefault="0038334F" w:rsidP="0038334F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">EH: </w:t>
             </w:r>
             <w:r w:rsidRPr="0038334F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Approximately 56 people registered, with an expected turnout of around 40, accounting for typical drop-off on the day.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0038334F" w:rsidR="0038334F" w:rsidP="0038334F" w:rsidRDefault="0038334F" w14:paraId="0A381951" w14:textId="77777777">
+          <w:p w14:paraId="0A381951" w14:textId="77777777" w:rsidR="0038334F" w:rsidRPr="0038334F" w:rsidRDefault="0038334F" w:rsidP="0038334F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038334F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The proposed food order includes pizza and fries, with options available for dietary requirements. Attendees with specific dietary needs will be contacted directly to confirm suitable options.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0038334F" w:rsidP="30EC9C8C" w:rsidRDefault="0038334F" w14:paraId="5D5E9779" w14:textId="09D43874">
+          <w:p w14:paraId="5D5E9779" w14:textId="09D43874" w:rsidR="0038334F" w:rsidRDefault="6CD4898D" w:rsidP="30EC9C8C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-                <w:b w:val="1"/>
-[...62 lines deleted...]
-          <w:p w:rsidRPr="002F4B5A" w:rsidR="002F4B5A" w:rsidP="002F4B5A" w:rsidRDefault="002F4B5A" w14:paraId="5C7AC969" w14:textId="77777777">
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="30EC9C8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>EH confirmed she would handle the food order, alongside coordinating other on-the-day logistics, including the distribution of bingo materials</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C7AC969" w14:textId="77777777" w:rsidR="002F4B5A" w:rsidRPr="002F4B5A" w:rsidRDefault="002F4B5A" w:rsidP="002F4B5A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002F4B5A" w:rsidP="002F4B5A" w:rsidRDefault="002F4B5A" w14:paraId="2E101E4A" w14:textId="4167C52D">
+          <w:p w14:paraId="2E101E4A" w14:textId="4167C52D" w:rsidR="002F4B5A" w:rsidRDefault="002F4B5A" w:rsidP="002F4B5A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F4B5A">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Prize(s) for winner(s)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00970588" w:rsidP="00970588" w:rsidRDefault="00970588" w14:paraId="450419D4" w14:textId="77777777">
+          <w:p w14:paraId="450419D4" w14:textId="77777777" w:rsidR="00970588" w:rsidRDefault="00970588" w:rsidP="00970588">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00970588" w:rsidR="00970588" w:rsidP="00970588" w:rsidRDefault="00970588" w14:paraId="5BCBF879" w14:textId="77777777">
+          <w:p w14:paraId="5BCBF879" w14:textId="77777777" w:rsidR="00970588" w:rsidRPr="00970588" w:rsidRDefault="00970588" w:rsidP="00970588">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00970588">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Prizes for the spring social bingo were discussed and agreed. The group confirmed four £10 vouchers to be used as prizes for bingo winners. There was also discussion about whether leftover vouchers from previous events could be used.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002F4B5A" w:rsidP="00970588" w:rsidRDefault="00970588" w14:paraId="0355D2C6" w14:textId="6B1C6CFC">
+          <w:p w14:paraId="0355D2C6" w14:textId="6B1C6CFC" w:rsidR="002F4B5A" w:rsidRDefault="0D659B10" w:rsidP="00970588">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="30EC9C8C" w:rsidR="0D659B10">
-[...155 lines deleted...]
-          <w:p w:rsidRPr="002F4B5A" w:rsidR="002F4B5A" w:rsidP="002F4B5A" w:rsidRDefault="002F4B5A" w14:paraId="694C4BE1" w14:textId="77777777">
+            <w:r w:rsidRPr="30EC9C8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>AD volunteered to check with TC to see if there were any unused vouchers</w:t>
+            </w:r>
+            <w:r w:rsidRPr="30EC9C8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> available. Responsibility for ordering and confirming prizes sat with the organising group, alongside other event logistics.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="694C4BE1" w14:textId="77777777" w:rsidR="002F4B5A" w:rsidRPr="002F4B5A" w:rsidRDefault="002F4B5A" w:rsidP="002F4B5A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0029035C" w:rsidP="002F4B5A" w:rsidRDefault="002F4B5A" w14:paraId="5A60A95C" w14:textId="16B9B2F2">
+          <w:p w14:paraId="5A60A95C" w14:textId="16B9B2F2" w:rsidR="0029035C" w:rsidRDefault="002F4B5A" w:rsidP="002F4B5A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F4B5A">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PA system for bingo</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00970588" w:rsidP="00970588" w:rsidRDefault="00970588" w14:paraId="6D12AB34" w14:textId="77777777">
+          <w:p w14:paraId="6D12AB34" w14:textId="77777777" w:rsidR="00970588" w:rsidRDefault="00970588" w:rsidP="00970588">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00970588" w:rsidP="00970588" w:rsidRDefault="00970588" w14:paraId="7904D242" w14:textId="67A5D15A">
+          <w:p w14:paraId="7904D242" w14:textId="67A5D15A" w:rsidR="00970588" w:rsidRDefault="00970588" w:rsidP="00970588">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00970588">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>It was agreed that bingo would begin at 6:15 pm, allowing time for attendees to arrive.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00970588" w:rsidP="00970588" w:rsidRDefault="00970588" w14:paraId="648DACA9" w14:textId="2A25BD8A">
+          <w:p w14:paraId="648DACA9" w14:textId="2A25BD8A" w:rsidR="00970588" w:rsidRDefault="00970588" w:rsidP="00970588">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00970588" w:rsidP="00970588" w:rsidRDefault="00970588" w14:paraId="2762D2F7" w14:textId="0D7DA66E">
+          <w:p w14:paraId="2762D2F7" w14:textId="0D7DA66E" w:rsidR="00970588" w:rsidRDefault="0D659B10" w:rsidP="00970588">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="30EC9C8C" w:rsidR="0D659B10">
-[...78 lines deleted...]
-          <w:p w:rsidR="00970588" w:rsidP="00970588" w:rsidRDefault="00970588" w14:paraId="28666F0D" w14:textId="7CBF1C30">
+            <w:r w:rsidRPr="30EC9C8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EH and AD coordinated on confirming whether the venue’s PA system would be available for use, with </w:t>
+            </w:r>
+            <w:r w:rsidRPr="30EC9C8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>AD agreeing to follow up on this point.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28666F0D" w14:textId="7CBF1C30" w:rsidR="00970588" w:rsidRDefault="00970588" w:rsidP="00970588">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00970588" w:rsidP="00970588" w:rsidRDefault="00970588" w14:paraId="4AA94ECE" w14:textId="5C4107EE">
+          <w:p w14:paraId="4AA94ECE" w14:textId="5C4107EE" w:rsidR="00970588" w:rsidRDefault="00970588" w:rsidP="00970588">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00914A21" w:rsidR="00914A21" w:rsidP="00914A21" w:rsidRDefault="00914A21" w14:paraId="60D6E8CA" w14:textId="15403003">
+          <w:p w14:paraId="60D6E8CA" w14:textId="15403003" w:rsidR="00914A21" w:rsidRPr="00914A21" w:rsidRDefault="00914A21" w:rsidP="00914A21">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00914A21">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The group agreed to purchase a pack of 48 bingo dabbers.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (£27)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00970588" w:rsidP="30EC9C8C" w:rsidRDefault="00914A21" w14:paraId="6F11475A" w14:textId="16A01CF3">
+          <w:p w14:paraId="6F11475A" w14:textId="16A01CF3" w:rsidR="00970588" w:rsidRDefault="1041F043" w:rsidP="30EC9C8C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-                <w:b w:val="1"/>
-[...62 lines deleted...]
-          <w:p w:rsidRPr="00917102" w:rsidR="002F4B5A" w:rsidP="002F4B5A" w:rsidRDefault="002F4B5A" w14:paraId="7F9E2687" w14:textId="2F07D41A">
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="30EC9C8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>VP was tasked with handling the order after discussing pricing and options.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F9E2687" w14:textId="2F07D41A" w:rsidR="002F4B5A" w:rsidRPr="00917102" w:rsidRDefault="002F4B5A" w:rsidP="002F4B5A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="11C970FB" w:rsidP="11C970FB" w:rsidRDefault="11C970FB" w14:paraId="394E0FCD" w14:textId="6A73C5FD">
+    <w:p w14:paraId="394E0FCD" w14:textId="6A73C5FD" w:rsidR="11C970FB" w:rsidRDefault="11C970FB" w:rsidP="11C970FB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="002060"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5493" w:type="pct"/>
         <w:tblInd w:w="-421" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="14" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="14" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1840"/>
         <w:gridCol w:w="9223"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00917102" w:rsidR="007C3245" w:rsidTr="30EC9C8C" w14:paraId="73DCEFFF" w14:textId="77777777">
+      <w:tr w:rsidR="007C3245" w:rsidRPr="00917102" w14:paraId="73DCEFFF" w14:textId="77777777" w:rsidTr="30EC9C8C">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
-              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00917102" w:rsidR="007C3245" w:rsidP="001B3748" w:rsidRDefault="007C3245" w14:paraId="0F0A3FA7" w14:textId="60ED4197">
+          <w:p w14:paraId="0F0A3FA7" w14:textId="60ED4197" w:rsidR="007C3245" w:rsidRPr="00917102" w:rsidRDefault="007C3245" w:rsidP="001B3748">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00917102">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Agenda Item </w:t>
             </w:r>
             <w:r w:rsidR="00637D65">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9241" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
-              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00917102" w:rsidR="007C3245" w:rsidP="001B3748" w:rsidRDefault="007F74D8" w14:paraId="1738A9F6" w14:textId="568BA0E6">
+          <w:p w14:paraId="1738A9F6" w14:textId="568BA0E6" w:rsidR="007C3245" w:rsidRPr="00917102" w:rsidRDefault="007F74D8" w:rsidP="001B3748">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F74D8">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NDS Summer Social 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00917102" w:rsidR="007C3245" w:rsidTr="30EC9C8C" w14:paraId="00A42D36" w14:textId="77777777">
+      <w:tr w:rsidR="007C3245" w:rsidRPr="00917102" w14:paraId="00A42D36" w14:textId="77777777" w:rsidTr="30EC9C8C">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
-              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00917102" w:rsidR="007C3245" w:rsidP="001B3748" w:rsidRDefault="007C3245" w14:paraId="7DEFFB39" w14:textId="77777777">
+          <w:p w14:paraId="7DEFFB39" w14:textId="77777777" w:rsidR="007C3245" w:rsidRPr="00917102" w:rsidRDefault="007C3245" w:rsidP="001B3748">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9241" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
-              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F74D8" w:rsidR="007F74D8" w:rsidP="007F74D8" w:rsidRDefault="007F74D8" w14:paraId="6131AF57" w14:textId="3FD902EE">
+          <w:p w14:paraId="6131AF57" w14:textId="3FD902EE" w:rsidR="007F74D8" w:rsidRPr="007F74D8" w:rsidRDefault="007F74D8" w:rsidP="007F74D8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F74D8">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Confirm current booking (date and venue)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007F74D8" w:rsidP="007F74D8" w:rsidRDefault="00914A21" w14:paraId="796F59E8" w14:textId="00A987AA">
+          <w:p w14:paraId="796F59E8" w14:textId="00A987AA" w:rsidR="007F74D8" w:rsidRDefault="00914A21" w:rsidP="007F74D8">
             <w:pPr>
               <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00914A21">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>The Victoria Arms was agreed as the venue, with the event scheduled to take place on 2 July 2026. Arrival is planned from 4 pm to help accommodate families.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007F74D8" w:rsidR="007F74D8" w:rsidP="007F74D8" w:rsidRDefault="007F74D8" w14:paraId="471CFA22" w14:textId="77777777">
+          <w:p w14:paraId="471CFA22" w14:textId="77777777" w:rsidR="007F74D8" w:rsidRPr="007F74D8" w:rsidRDefault="007F74D8" w:rsidP="007F74D8">
             <w:pPr>
               <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00DA4E8C" w:rsidP="00DA4E8C" w:rsidRDefault="00DA4E8C" w14:paraId="68786472" w14:textId="0A85E45A">
+          <w:p w14:paraId="68786472" w14:textId="0A85E45A" w:rsidR="00DA4E8C" w:rsidRDefault="00DA4E8C" w:rsidP="00DA4E8C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DA4E8C" w:rsidR="007F74D8">
+            <w:r w:rsidR="007F74D8" w:rsidRPr="00DA4E8C">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Create poster</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA4E8C">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> &amp; </w:t>
-[...10 lines deleted...]
-          <w:p w:rsidRPr="00DA4E8C" w:rsidR="00DA4E8C" w:rsidP="30EC9C8C" w:rsidRDefault="00DA4E8C" w14:paraId="3025EA99" w14:textId="36D8D5ED">
+              <w:t xml:space="preserve"> &amp; Create registration link</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3025EA99" w14:textId="36D8D5ED" w:rsidR="00DA4E8C" w:rsidRPr="00DA4E8C" w:rsidRDefault="646137D8" w:rsidP="30EC9C8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-                <w:b w:val="1"/>
-[...84 lines deleted...]
-          <w:p w:rsidR="007F74D8" w:rsidP="007F74D8" w:rsidRDefault="000D2B86" w14:paraId="1EBB9BAD" w14:textId="5D2A7549">
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="30EC9C8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>BA volunteered to design the event poster, while EH confirmed she would create the registration form, adapting the spring social template.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EBB9BAD" w14:textId="5D2A7549" w:rsidR="007F74D8" w:rsidRDefault="000D2B86" w:rsidP="007F74D8">
             <w:pPr>
               <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">MC </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DA4E8C" w:rsidR="00DA4E8C">
+            <w:r w:rsidR="00DA4E8C" w:rsidRPr="00DA4E8C">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>suggested that posters with QR codes should be brought to the NDS Away Day to help promote the event and boost sign</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DA4E8C" w:rsidR="00DA4E8C">
+            <w:r w:rsidR="00DA4E8C" w:rsidRPr="00DA4E8C">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>‑</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DA4E8C" w:rsidR="00DA4E8C">
+            <w:r w:rsidR="00DA4E8C" w:rsidRPr="00DA4E8C">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ups.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000D2B86" w:rsidP="000D2B86" w:rsidRDefault="000D2B86" w14:paraId="56C8159D" w14:textId="77777777">
+          <w:p w14:paraId="56C8159D" w14:textId="77777777" w:rsidR="000D2B86" w:rsidRDefault="000D2B86" w:rsidP="000D2B86">
             <w:pPr>
               <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000D2B86" w:rsidP="000D2B86" w:rsidRDefault="000D2B86" w14:paraId="65F8D1EA" w14:textId="77777777">
+          <w:p w14:paraId="65F8D1EA" w14:textId="77777777" w:rsidR="000D2B86" w:rsidRDefault="000D2B86" w:rsidP="000D2B86">
             <w:pPr>
               <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>c.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000D2B86" w:rsidP="000D2B86" w:rsidRDefault="000D2B86" w14:paraId="4B815FEA" w14:textId="68920F8E">
+          <w:p w14:paraId="4B815FEA" w14:textId="68920F8E" w:rsidR="000D2B86" w:rsidRDefault="000D2B86" w:rsidP="000D2B86">
             <w:pPr>
               <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>EH</w:t>
             </w:r>
             <w:r w:rsidRPr="000D2B86">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> invited members to opt out of helping with the event if needed. Opt</w:t>
             </w:r>
             <w:r w:rsidRPr="000D2B86">
@@ -2262,1281 +1904,1032 @@
             <w:r w:rsidRPr="000D2B86">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> and J</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidRPr="000D2B86">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> due to other commitments or unavailability.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000D2B86" w:rsidR="007C3245" w:rsidP="30EC9C8C" w:rsidRDefault="004078B5" w14:paraId="38CECA0A" w14:textId="1599E20A">
+          <w:p w14:paraId="38CECA0A" w14:textId="1599E20A" w:rsidR="007C3245" w:rsidRPr="000D2B86" w:rsidRDefault="156EEBBD" w:rsidP="30EC9C8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-                <w:b w:val="1"/>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="30EC9C8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA4E8C" w:rsidP="30EC9C8C" w:rsidRDefault="000D2B86" w14:paraId="2E7F194B" w14:textId="54C24E93">
+          <w:p w14:paraId="2E7F194B" w14:textId="54C24E93" w:rsidR="00DA4E8C" w:rsidRDefault="14EA5BD5" w:rsidP="30EC9C8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-                <w:b w:val="1"/>
-[...40 lines deleted...]
-          <w:p w:rsidR="00DA4E8C" w:rsidP="00DA4E8C" w:rsidRDefault="00DA4E8C" w14:paraId="15534DA0" w14:textId="3D4D34D8">
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="30EC9C8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>MC was tasked with confirming the booking and menu with the venue</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15534DA0" w14:textId="3D4D34D8" w:rsidR="00DA4E8C" w:rsidRDefault="00DA4E8C" w:rsidP="00DA4E8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000D2B86" w:rsidP="000D2B86" w:rsidRDefault="000D2B86" w14:paraId="7BA27054" w14:textId="77777777">
+          <w:p w14:paraId="7BA27054" w14:textId="77777777" w:rsidR="000D2B86" w:rsidRDefault="000D2B86" w:rsidP="000D2B86">
             <w:pPr>
               <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D2B86">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">It was agreed that lawn games would be </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">It was agreed that lawn games would be organised where possible. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0857BDF3" w14:textId="4A68271C" w:rsidR="000D2B86" w:rsidRPr="000D2B86" w:rsidRDefault="14EA5BD5" w:rsidP="30EC9C8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="30EC9C8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SF offered to coordinate borrowing lawn games from Trinity College, with NI volunteering to assist with transport. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55F126CC" w14:textId="291ED285" w:rsidR="000D2B86" w:rsidRPr="00DA4E8C" w:rsidRDefault="000D2B86" w:rsidP="000D2B86">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="000D2B86">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>organised</w:t>
-[...11 lines deleted...]
-          <w:p w:rsidRPr="000D2B86" w:rsidR="000D2B86" w:rsidP="30EC9C8C" w:rsidRDefault="000D2B86" w14:paraId="0857BDF3" w14:textId="4A68271C">
+              <w:t>Organising punts was discussed but ruled out due to insurance and logistical concerns.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00CC945F" w14:textId="77777777" w:rsidR="007F74D8" w:rsidRDefault="007F74D8" w:rsidP="007F74D8">
             <w:pPr>
               <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-                <w:b w:val="1"/>
-[...122 lines deleted...]
-          <w:p w:rsidRPr="007F74D8" w:rsidR="007F74D8" w:rsidP="007F74D8" w:rsidRDefault="007F74D8" w14:paraId="79565913" w14:textId="785C1CDF">
+                <w:color w:val="002060"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79565913" w14:textId="785C1CDF" w:rsidR="007F74D8" w:rsidRPr="007F74D8" w:rsidRDefault="007F74D8" w:rsidP="007F74D8">
             <w:pPr>
               <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FA634F" w:rsidP="0029035C" w:rsidRDefault="00FA634F" w14:paraId="7ECA88D5" w14:textId="77777777">
+    <w:p w14:paraId="7ECA88D5" w14:textId="77777777" w:rsidR="00FA634F" w:rsidRDefault="00FA634F" w:rsidP="0029035C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="002060"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5493" w:type="pct"/>
         <w:tblInd w:w="-421" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="14" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="14" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1840"/>
         <w:gridCol w:w="9223"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00917102" w:rsidR="0029035C" w:rsidTr="30EC9C8C" w14:paraId="4F75026B" w14:textId="77777777">
+      <w:tr w:rsidR="0029035C" w:rsidRPr="00917102" w14:paraId="4F75026B" w14:textId="77777777" w:rsidTr="30EC9C8C">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1840" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
-              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00917102" w:rsidR="0029035C" w:rsidP="007B06E9" w:rsidRDefault="0029035C" w14:paraId="2FA6F5C9" w14:textId="52F504C7">
+          <w:p w14:paraId="2FA6F5C9" w14:textId="52F504C7" w:rsidR="0029035C" w:rsidRPr="00917102" w:rsidRDefault="0029035C" w:rsidP="007B06E9">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Hlk227138452" w:id="2"/>
+            <w:bookmarkStart w:id="2" w:name="_Hlk227138452"/>
             <w:r w:rsidRPr="00917102">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Agenda Item </w:t>
             </w:r>
             <w:r w:rsidR="00FA634F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9223" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
-              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DB3779" w:rsidR="00121FFB" w:rsidP="00DB3779" w:rsidRDefault="007F74D8" w14:paraId="332FE51B" w14:textId="216CFAB8">
+          <w:p w14:paraId="332FE51B" w14:textId="216CFAB8" w:rsidR="00121FFB" w:rsidRPr="00DB3779" w:rsidRDefault="007F74D8" w:rsidP="00DB3779">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="-330"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F74D8">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>NDS Away Day 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00CC10B9" w:rsidR="007B06E9" w:rsidTr="30EC9C8C" w14:paraId="29CBBD40" w14:textId="77777777">
+      <w:tr w:rsidR="007B06E9" w:rsidRPr="00CC10B9" w14:paraId="29CBBD40" w14:textId="77777777" w:rsidTr="30EC9C8C">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1840" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
-              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CC10B9" w:rsidR="007B06E9" w:rsidP="007B06E9" w:rsidRDefault="007B06E9" w14:paraId="6A917D57" w14:textId="77777777">
+          <w:p w14:paraId="6A917D57" w14:textId="77777777" w:rsidR="007B06E9" w:rsidRPr="00CC10B9" w:rsidRDefault="007B06E9" w:rsidP="007B06E9">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9223" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
-              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00171D9A" w:rsidR="000D2B86" w:rsidP="000D2B86" w:rsidRDefault="000D2B86" w14:paraId="19334BE4" w14:textId="3CC6DD40">
+          <w:p w14:paraId="19334BE4" w14:textId="3CC6DD40" w:rsidR="000D2B86" w:rsidRPr="00171D9A" w:rsidRDefault="000D2B86" w:rsidP="000D2B86">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00171D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidR="00171D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
             <w:r w:rsidRPr="00171D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> confirmed that the Away Day </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00171D9A">
+              <w:t xml:space="preserve"> confirmed that the Away Day programme had been updated in the main document and that she would circulate the link to participants.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FF33B80" w14:textId="46B4F5FF" w:rsidR="000D2B86" w:rsidRDefault="000D2B86" w:rsidP="000D2B86">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>programme</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            </w:pPr>
             <w:r w:rsidRPr="00171D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> had been updated in the main document and that she would circulate the link to participants.</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+              <w:lastRenderedPageBreak/>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidR="00171D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>C</w:t>
+            </w:r>
             <w:r w:rsidRPr="00171D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-            <w:r w:rsidR="00171D9A">
+              <w:t xml:space="preserve"> shared her screen during the meeting to walk through session allocations and asked attendees to flag any changes to their details.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="274E0C62" w14:textId="77777777" w:rsidR="00171D9A" w:rsidRPr="00171D9A" w:rsidRDefault="00171D9A" w:rsidP="000D2B86">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>C</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00171D9A">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3703B2FD" w14:textId="783DCFC9" w:rsidR="007259FA" w:rsidRDefault="000D2B86" w:rsidP="000D2B86">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> shared her screen during the meeting to walk through session allocations and asked attendees to flag any changes to their details.</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00171D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w:rsidR="007259FA" w:rsidP="000D2B86" w:rsidRDefault="000D2B86" w14:paraId="3703B2FD" w14:textId="783DCFC9">
+              <w:t>It was agreed that printed copies of the programme would be available on the day.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76593718" w14:textId="57A39545" w:rsidR="00171D9A" w:rsidRDefault="00171D9A" w:rsidP="000D2B86">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171D9A">
+          </w:p>
+          <w:p w14:paraId="17487FBD" w14:textId="449637D1" w:rsidR="00171D9A" w:rsidRDefault="00171D9A" w:rsidP="00171D9A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">It was agreed that printed copies of the </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+            </w:pPr>
             <w:r w:rsidRPr="00171D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>programme</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00171D9A">
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> would be available on the day.</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00171D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w:rsidR="00171D9A" w:rsidP="00171D9A" w:rsidRDefault="00171D9A" w14:paraId="17487FBD" w14:textId="449637D1">
+              <w:t xml:space="preserve"> confirmed she would be unavailable for the Away Day.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0867B3C6" w14:textId="77777777" w:rsidR="00171D9A" w:rsidRPr="00171D9A" w:rsidRDefault="00171D9A" w:rsidP="00171D9A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171D9A">
+          </w:p>
+          <w:p w14:paraId="53593679" w14:textId="3F4CCA94" w:rsidR="00171D9A" w:rsidRDefault="002A2347" w:rsidP="00171D9A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>S</w:t>
-            </w:r>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>F</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00171D9A">
+              <w:t xml:space="preserve">MC and </w:t>
+            </w:r>
+            <w:r w:rsidR="00171D9A" w:rsidRPr="00171D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> confirmed she would be unavailable for the Away Day.</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00171D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="00171D9A" w:rsidRPr="00171D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00171D9A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>L</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>will</w:t>
+            </w:r>
+            <w:r w:rsidR="00171D9A" w:rsidRPr="00171D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">S </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00171D9A">
+              <w:t xml:space="preserve"> cover the registration desk.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FD3D984" w14:textId="77777777" w:rsidR="00171D9A" w:rsidRPr="00171D9A" w:rsidRDefault="00171D9A" w:rsidP="00171D9A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>and A</w:t>
-[...1 lines deleted...]
-            <w:r>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39A25427" w14:textId="0D4C7B4B" w:rsidR="00171D9A" w:rsidRDefault="00171D9A" w:rsidP="00171D9A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>D</w:t>
-            </w:r>
+            </w:pPr>
             <w:r w:rsidRPr="00171D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> volunteered to cover the registration desk.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="00171D9A" w:rsidR="00171D9A" w:rsidP="00171D9A" w:rsidRDefault="00171D9A" w14:paraId="4FD3D984" w14:textId="77777777">
+              <w:t>The group agreed that two people were sufficient for registration desk cover due to space constraints</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A2293A8" w14:textId="2B8782B4" w:rsidR="00171D9A" w:rsidRDefault="00171D9A" w:rsidP="00171D9A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00171D9A" w:rsidP="00171D9A" w:rsidRDefault="00171D9A" w14:paraId="39A25427" w14:textId="0D4C7B4B">
+          <w:p w14:paraId="407CFDEC" w14:textId="6AD29ADF" w:rsidR="00171D9A" w:rsidRDefault="00171D9A" w:rsidP="30EC9C8C">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="30EC9C8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Update microphone duty allocations and confirm with those involved (MC)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78C3E550" w14:textId="77777777" w:rsidR="00171D9A" w:rsidRPr="00171D9A" w:rsidRDefault="00171D9A" w:rsidP="00171D9A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171D9A">
+          </w:p>
+          <w:p w14:paraId="162613B1" w14:textId="0E412653" w:rsidR="00171D9A" w:rsidRDefault="00171D9A" w:rsidP="30EC9C8C">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="30EC9C8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coordinate chair movement for the staff photograph and brief helpers (MC)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74680628" w14:textId="77777777" w:rsidR="00171D9A" w:rsidRPr="00171D9A" w:rsidRDefault="00171D9A" w:rsidP="00171D9A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>The group agreed that two people were sufficient for registration desk cover due to space constraints</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00171D9A" w:rsidP="00171D9A" w:rsidRDefault="00171D9A" w14:paraId="4A2293A8" w14:textId="2B8782B4">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E538C10" w14:textId="220F4871" w:rsidR="00171D9A" w:rsidRDefault="00171D9A" w:rsidP="30EC9C8C">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="30EC9C8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Create height</w:t>
+            </w:r>
+            <w:r w:rsidRPr="30EC9C8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="30EC9C8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>order slide for the staff photograph (BA)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F5ADCCF" w14:textId="77777777" w:rsidR="00171D9A" w:rsidRPr="00171D9A" w:rsidRDefault="00171D9A" w:rsidP="00171D9A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00171D9A" w:rsidP="30EC9C8C" w:rsidRDefault="00171D9A" w14:paraId="407CFDEC" w14:textId="6AD29ADF">
+          <w:p w14:paraId="08ADF1BC" w14:textId="77F23605" w:rsidR="00171D9A" w:rsidRPr="00171D9A" w:rsidRDefault="00171D9A" w:rsidP="30EC9C8C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="30EC9C8C" w:rsidR="00171D9A">
+            <w:r w:rsidRPr="30EC9C8C">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-                <w:b w:val="1"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="30EC9C8C" w:rsidR="00171D9A">
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Prepare printed height markers and front</w:t>
+            </w:r>
+            <w:r w:rsidRPr="30EC9C8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="30EC9C8C">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-                <w:b w:val="1"/>
-[...23 lines deleted...]
-                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...205 lines deleted...]
-          <w:p w:rsidRPr="00B07B72" w:rsidR="00B07B72" w:rsidP="00B07B72" w:rsidRDefault="00B07B72" w14:paraId="6A8274E7" w14:textId="37206201">
+              <w:t>row name labels for the photograph (BA)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A8274E7" w14:textId="37206201" w:rsidR="00B07B72" w:rsidRPr="00B07B72" w:rsidRDefault="00B07B72" w:rsidP="00B07B72">
             <w:pPr>
               <w:spacing w:before="0" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="2"/>
     </w:tbl>
-    <w:p w:rsidRPr="00917102" w:rsidR="0029035C" w:rsidP="0029035C" w:rsidRDefault="0029035C" w14:paraId="5ABD4292" w14:textId="77777777">
+    <w:p w14:paraId="5ABD4292" w14:textId="77777777" w:rsidR="0029035C" w:rsidRPr="00917102" w:rsidRDefault="0029035C" w:rsidP="0029035C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5483" w:type="pct"/>
         <w:tblInd w:w="-421" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="14" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="14" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1840"/>
         <w:gridCol w:w="9203"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00917102" w:rsidR="0029035C" w:rsidTr="30EC9C8C" w14:paraId="37676491" w14:textId="77777777">
+      <w:tr w:rsidR="0029035C" w:rsidRPr="00917102" w14:paraId="37676491" w14:textId="77777777" w:rsidTr="30EC9C8C">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
-              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00917102" w:rsidR="0029035C" w:rsidP="007B06E9" w:rsidRDefault="0029035C" w14:paraId="721BE5AA" w14:textId="77777777">
+          <w:p w14:paraId="721BE5AA" w14:textId="77777777" w:rsidR="0029035C" w:rsidRPr="00917102" w:rsidRDefault="0029035C" w:rsidP="007B06E9">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00917102">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Agenda Item 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9221" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
-              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00917102" w:rsidR="0029035C" w:rsidP="007B06E9" w:rsidRDefault="007F74D8" w14:paraId="33469FA6" w14:textId="165400CF">
+          <w:p w14:paraId="33469FA6" w14:textId="165400CF" w:rsidR="0029035C" w:rsidRPr="00917102" w:rsidRDefault="007F74D8" w:rsidP="007B06E9">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F74D8">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NDS Winter Social 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00917102" w:rsidR="0029035C" w:rsidTr="30EC9C8C" w14:paraId="30376BE0" w14:textId="77777777">
+      <w:tr w:rsidR="0029035C" w:rsidRPr="00917102" w14:paraId="30376BE0" w14:textId="77777777" w:rsidTr="30EC9C8C">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00917102" w:rsidR="0029035C" w:rsidP="007B06E9" w:rsidRDefault="0029035C" w14:paraId="1489F089" w14:textId="77777777">
+          <w:p w14:paraId="1489F089" w14:textId="77777777" w:rsidR="0029035C" w:rsidRPr="00917102" w:rsidRDefault="0029035C" w:rsidP="007B06E9">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9221" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F74D8" w:rsidR="007F74D8" w:rsidP="007F74D8" w:rsidRDefault="007F74D8" w14:paraId="2FAAF0B0" w14:textId="59014581">
+          <w:p w14:paraId="2FAAF0B0" w14:textId="59014581" w:rsidR="007F74D8" w:rsidRPr="007F74D8" w:rsidRDefault="007F74D8" w:rsidP="007F74D8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-330"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F74D8">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Identify potential venues and dates</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00171D9A" w:rsidP="00171D9A" w:rsidRDefault="00171D9A" w14:paraId="6BD57D6F" w14:textId="77777777">
+          <w:p w14:paraId="6BD57D6F" w14:textId="77777777" w:rsidR="00171D9A" w:rsidRDefault="00171D9A" w:rsidP="00171D9A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00171D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Potential venues and timing for the Winter Social were discussed in the context of Freddie’s retirement and associated budget implications.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00171D9A" w:rsidP="00171D9A" w:rsidRDefault="00171D9A" w14:paraId="660CC976" w14:textId="77777777">
+          <w:p w14:paraId="660CC976" w14:textId="77777777" w:rsidR="00171D9A" w:rsidRDefault="00171D9A" w:rsidP="00171D9A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00171D9A" w:rsidR="00171D9A" w:rsidP="00171D9A" w:rsidRDefault="00171D9A" w14:paraId="282BCAFD" w14:textId="139996DA">
+          <w:p w14:paraId="282BCAFD" w14:textId="139996DA" w:rsidR="00171D9A" w:rsidRPr="00171D9A" w:rsidRDefault="00171D9A" w:rsidP="00171D9A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00171D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>It was noted that Freddie’s retirement would take place in September, meaning the event would fall in the new budget year.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00171D9A" w:rsidR="00171D9A" w:rsidP="00171D9A" w:rsidRDefault="00171D9A" w14:paraId="1E1D0CF7" w14:textId="77777777">
+          <w:p w14:paraId="1E1D0CF7" w14:textId="77777777" w:rsidR="00171D9A" w:rsidRPr="00171D9A" w:rsidRDefault="00171D9A" w:rsidP="00171D9A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00171D9A" w:rsidR="00171D9A" w:rsidP="00171D9A" w:rsidRDefault="00171D9A" w14:paraId="331721EE" w14:textId="770D181B">
+          <w:p w14:paraId="331721EE" w14:textId="770D181B" w:rsidR="00171D9A" w:rsidRPr="00171D9A" w:rsidRDefault="00171D9A" w:rsidP="00171D9A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00171D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3548,936 +2941,783 @@
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> and M</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00171D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> reported that quotes had been obtained from several venues, including the Ashmolean Museum, Natural History Museum, Pitt Rivers Museum, and Blackwell Hall, but these options were generally found to be either too expensive or too small.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00171D9A" w:rsidP="00171D9A" w:rsidRDefault="00171D9A" w14:paraId="025A2C2F" w14:textId="77777777">
+          <w:p w14:paraId="025A2C2F" w14:textId="77777777" w:rsidR="00171D9A" w:rsidRDefault="00171D9A" w:rsidP="00171D9A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00171D9A" w:rsidP="00171D9A" w:rsidRDefault="00171D9A" w14:paraId="197D7A86" w14:textId="585DC843">
+          <w:p w14:paraId="197D7A86" w14:textId="585DC843" w:rsidR="00171D9A" w:rsidRDefault="00171D9A" w:rsidP="00171D9A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00171D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The group discussed feedback from previous venues, including Balliol and Gusto, noting a preference for venues that allow for easy mingling. It was agreed that further options should be explored.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00171D9A" w:rsidR="00171D9A" w:rsidP="00171D9A" w:rsidRDefault="00171D9A" w14:paraId="20D88D3C" w14:textId="77777777">
+          <w:p w14:paraId="20D88D3C" w14:textId="77777777" w:rsidR="00171D9A" w:rsidRPr="00171D9A" w:rsidRDefault="00171D9A" w:rsidP="00171D9A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="007F74D8" w:rsidP="00171D9A" w:rsidRDefault="00171D9A" w14:paraId="423A7E04" w14:textId="2EAEE794">
+          <w:p w14:paraId="423A7E04" w14:textId="2EAEE794" w:rsidR="007F74D8" w:rsidRDefault="00171D9A" w:rsidP="00171D9A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00171D9A">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>In terms of timing, the group agreed that the Winter Social should be a daytime event this year, with flexibility depending on venue availability. Final decisions on venue and date were deferred pending further quotes and investigation</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00171D9A" w:rsidR="00171D9A" w:rsidP="30EC9C8C" w:rsidRDefault="00171D9A" w14:paraId="6305FA8D" w14:textId="77777777">
+          <w:p w14:paraId="6305FA8D" w14:textId="77777777" w:rsidR="00171D9A" w:rsidRPr="00171D9A" w:rsidRDefault="00171D9A" w:rsidP="30EC9C8C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00171D9A" w:rsidP="30EC9C8C" w:rsidRDefault="00171D9A" w14:paraId="06F6D5C3" w14:textId="4867ABA9">
+          <w:p w14:paraId="06F6D5C3" w14:textId="4867ABA9" w:rsidR="00171D9A" w:rsidRDefault="00171D9A" w:rsidP="30EC9C8C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="30EC9C8C" w:rsidR="00171D9A">
+            <w:r w:rsidRPr="30EC9C8C">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-                <w:b w:val="1"/>
-[...74 lines deleted...]
-          <w:p w:rsidR="00171D9A" w:rsidP="00171D9A" w:rsidRDefault="00171D9A" w14:paraId="4C314DE2" w14:textId="1A85A8A0">
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>EH agreed to create a spreadsheet to track venue options and quotes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C314DE2" w14:textId="1A85A8A0" w:rsidR="00171D9A" w:rsidRDefault="00171D9A" w:rsidP="00171D9A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00F94A1C" w:rsidR="007F74D8" w:rsidP="30EC9C8C" w:rsidRDefault="00171D9A" w14:paraId="226E01EB" w14:textId="663DF6D8">
+          <w:p w14:paraId="226E01EB" w14:textId="663DF6D8" w:rsidR="007F74D8" w:rsidRPr="00F94A1C" w:rsidRDefault="00171D9A" w:rsidP="30EC9C8C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="30EC9C8C" w:rsidR="00171D9A">
+            <w:r w:rsidRPr="30EC9C8C">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-                <w:b w:val="1"/>
-[...30 lines deleted...]
-          <w:p w:rsidRPr="007F74D8" w:rsidR="007F74D8" w:rsidP="007F74D8" w:rsidRDefault="007F74D8" w14:paraId="6CAFD2D0" w14:textId="283C0A90">
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The group was encouraged to suggest additional venues and obtain quotes ahead of the next meeting.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CAFD2D0" w14:textId="283C0A90" w:rsidR="007F74D8" w:rsidRPr="007F74D8" w:rsidRDefault="007F74D8" w:rsidP="007F74D8">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-330"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0029035C" w:rsidP="0029035C" w:rsidRDefault="0029035C" w14:paraId="59324305" w14:textId="676600D0">
+    <w:p w14:paraId="59324305" w14:textId="676600D0" w:rsidR="0029035C" w:rsidRDefault="0029035C" w:rsidP="0029035C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="002060"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007F74D8" w:rsidP="0029035C" w:rsidRDefault="007F74D8" w14:paraId="4F3A1CB4" w14:textId="036C09E0">
+    <w:p w14:paraId="4F3A1CB4" w14:textId="036C09E0" w:rsidR="007F74D8" w:rsidRDefault="007F74D8" w:rsidP="0029035C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="002060"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5493" w:type="pct"/>
         <w:tblInd w:w="-421" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="14" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="14" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1840"/>
         <w:gridCol w:w="9223"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="007F74D8" w:rsidR="007F74D8" w:rsidTr="30EC9C8C" w14:paraId="7E97A87B" w14:textId="77777777">
+      <w:tr w:rsidR="007F74D8" w:rsidRPr="007F74D8" w14:paraId="7E97A87B" w14:textId="77777777" w:rsidTr="30EC9C8C">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1840" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
-              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F74D8" w:rsidR="007F74D8" w:rsidP="007F74D8" w:rsidRDefault="007F74D8" w14:paraId="5DBCEADE" w14:textId="048AF3E2">
+          <w:p w14:paraId="5DBCEADE" w14:textId="048AF3E2" w:rsidR="007F74D8" w:rsidRPr="007F74D8" w:rsidRDefault="007F74D8" w:rsidP="007F74D8">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:ascii="Helvetica" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Helvetica" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F74D8">
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:ascii="Helvetica" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Helvetica" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Agenda Item </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:ascii="Helvetica" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Helvetica" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9223" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
-              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F74D8" w:rsidR="007F74D8" w:rsidP="007F74D8" w:rsidRDefault="007F74D8" w14:paraId="338B35B1" w14:textId="7DF60E4F">
+          <w:p w14:paraId="338B35B1" w14:textId="7DF60E4F" w:rsidR="007F74D8" w:rsidRPr="007F74D8" w:rsidRDefault="007F74D8" w:rsidP="007F74D8">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:right="-330"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F74D8">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AOB</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007F74D8" w:rsidR="007F74D8" w:rsidTr="30EC9C8C" w14:paraId="1C06CB41" w14:textId="77777777">
+      <w:tr w:rsidR="007F74D8" w:rsidRPr="007F74D8" w14:paraId="1C06CB41" w14:textId="77777777" w:rsidTr="30EC9C8C">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1840" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
-              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F74D8" w:rsidR="007F74D8" w:rsidP="007F74D8" w:rsidRDefault="007F74D8" w14:paraId="1B276714" w14:textId="77777777">
+          <w:p w14:paraId="1B276714" w14:textId="77777777" w:rsidR="007F74D8" w:rsidRPr="007F74D8" w:rsidRDefault="007F74D8" w:rsidP="007F74D8">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica" w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Helvetica" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9223" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
-              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007F74D8" w:rsidR="007F74D8" w:rsidP="30EC9C8C" w:rsidRDefault="007F74D8" w14:paraId="51AA2F6C" w14:textId="2D450A51">
+          <w:p w14:paraId="51AA2F6C" w14:textId="2D450A51" w:rsidR="007F74D8" w:rsidRPr="007F74D8" w:rsidRDefault="2B70C5AC" w:rsidP="30EC9C8C">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:eastAsia="Calibri" w:cs="Helvetica" w:eastAsiaTheme="minorAscii"/>
-[...10 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Helvetica" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="30EC9C8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007F74D8" w:rsidR="007F74D8" w:rsidP="007F74D8" w:rsidRDefault="007F74D8" w14:paraId="08EA352E" w14:textId="77777777">
+          <w:p w14:paraId="08EA352E" w14:textId="77777777" w:rsidR="007F74D8" w:rsidRPr="007F74D8" w:rsidRDefault="007F74D8" w:rsidP="007F74D8">
             <w:pPr>
               <w:spacing w:before="0" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007F74D8" w:rsidP="0029035C" w:rsidRDefault="007F74D8" w14:paraId="62C379BD" w14:textId="00223DAD">
+    <w:p w14:paraId="62C379BD" w14:textId="00223DAD" w:rsidR="007F74D8" w:rsidRDefault="007F74D8" w:rsidP="0029035C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="002060"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007F74D8" w:rsidP="0029035C" w:rsidRDefault="007F74D8" w14:paraId="3CA4CC8C" w14:textId="1947E144">
+    <w:p w14:paraId="3CA4CC8C" w14:textId="1947E144" w:rsidR="007F74D8" w:rsidRDefault="007F74D8" w:rsidP="0029035C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="002060"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007F74D8" w:rsidP="0029035C" w:rsidRDefault="007F74D8" w14:paraId="7599BDB9" w14:textId="2610621D">
+    <w:p w14:paraId="7599BDB9" w14:textId="2610621D" w:rsidR="007F74D8" w:rsidRDefault="007F74D8" w:rsidP="0029035C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="002060"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007F74D8" w:rsidP="0029035C" w:rsidRDefault="007F74D8" w14:paraId="5D90A868" w14:textId="11998EA0">
+    <w:p w14:paraId="5D90A868" w14:textId="11998EA0" w:rsidR="007F74D8" w:rsidRDefault="007F74D8" w:rsidP="0029035C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="002060"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007F74D8" w:rsidP="0029035C" w:rsidRDefault="007F74D8" w14:paraId="4B0158BB" w14:textId="0DB5D827">
+    <w:p w14:paraId="4B0158BB" w14:textId="0DB5D827" w:rsidR="007F74D8" w:rsidRDefault="007F74D8" w:rsidP="0029035C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="002060"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00917102" w:rsidR="007F74D8" w:rsidP="0029035C" w:rsidRDefault="007F74D8" w14:paraId="1431F7F5" w14:textId="77777777">
+    <w:p w14:paraId="1431F7F5" w14:textId="77777777" w:rsidR="007F74D8" w:rsidRPr="00917102" w:rsidRDefault="007F74D8" w:rsidP="0029035C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="002060"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5483" w:type="pct"/>
         <w:tblInd w:w="-421" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="14" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="14" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1840"/>
         <w:gridCol w:w="9203"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00917102" w:rsidR="0029035C" w:rsidTr="30EC9C8C" w14:paraId="60DA9348" w14:textId="77777777">
+      <w:tr w:rsidR="0029035C" w:rsidRPr="00917102" w14:paraId="60DA9348" w14:textId="77777777" w:rsidTr="30EC9C8C">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1840" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
-              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00917102" w:rsidR="0029035C" w:rsidP="007B06E9" w:rsidRDefault="0029035C" w14:paraId="7841FE11" w14:textId="59DC82E0">
+          <w:p w14:paraId="7841FE11" w14:textId="59DC82E0" w:rsidR="0029035C" w:rsidRPr="00917102" w:rsidRDefault="0029035C" w:rsidP="007B06E9">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00917102">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Agenda Item </w:t>
             </w:r>
             <w:r w:rsidR="007F74D8">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9203" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
-              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00917102" w:rsidR="0029035C" w:rsidP="007B06E9" w:rsidRDefault="0029035C" w14:paraId="16BCB78E" w14:textId="77777777">
+          <w:p w14:paraId="16BCB78E" w14:textId="77777777" w:rsidR="0029035C" w:rsidRPr="00917102" w:rsidRDefault="0029035C" w:rsidP="007B06E9">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00917102">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date of next meeting</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00917102" w:rsidR="0029035C" w:rsidTr="30EC9C8C" w14:paraId="7B373BAA" w14:textId="77777777">
+      <w:tr w:rsidR="0029035C" w:rsidRPr="00917102" w14:paraId="7B373BAA" w14:textId="77777777" w:rsidTr="30EC9C8C">
         <w:trPr>
           <w:trHeight w:val="399"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1840" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
-              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00917102" w:rsidR="0029035C" w:rsidP="007B06E9" w:rsidRDefault="0029035C" w14:paraId="3C51230C" w14:textId="77777777">
+          <w:p w14:paraId="3C51230C" w14:textId="77777777" w:rsidR="0029035C" w:rsidRPr="00917102" w:rsidRDefault="0029035C" w:rsidP="007B06E9">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9203" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
-              <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="12" w:space="0"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F94A1C" w:rsidP="00DB3779" w:rsidRDefault="00B50036" w14:paraId="59F0B070" w14:textId="77777777">
+          <w:p w14:paraId="59F0B070" w14:textId="77777777" w:rsidR="00F94A1C" w:rsidRDefault="00B50036" w:rsidP="00DB3779">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005731E8">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F94A1C" w:rsidR="00F94A1C">
+            <w:r w:rsidR="00F94A1C" w:rsidRPr="00F94A1C">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date to be confirmed.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F94A1C" w:rsidP="00DB3779" w:rsidRDefault="00F94A1C" w14:paraId="7CF49E87" w14:textId="77777777">
+          <w:p w14:paraId="7CF49E87" w14:textId="77777777" w:rsidR="00F94A1C" w:rsidRDefault="00F94A1C" w:rsidP="00DB3779">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F94A1C" w:rsidP="30EC9C8C" w:rsidRDefault="00F94A1C" w14:paraId="7BCB4A86" w14:textId="77777777">
+          <w:p w14:paraId="7BCB4A86" w14:textId="77777777" w:rsidR="00F94A1C" w:rsidRDefault="00F94A1C" w:rsidP="30EC9C8C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-                <w:b w:val="1"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="30EC9C8C" w:rsidR="00F94A1C">
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="30EC9C8C">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="30EC9C8C" w:rsidR="00F94A1C">
-[...32 lines deleted...]
-            <w:r w:rsidRPr="30EC9C8C" w:rsidR="00F94A1C">
+            <w:r w:rsidRPr="30EC9C8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>NI will propose date options for a follow</w:t>
+            </w:r>
+            <w:r w:rsidRPr="30EC9C8C">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>‑</w:t>
             </w:r>
-            <w:r w:rsidRPr="30EC9C8C" w:rsidR="00F94A1C">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="30EC9C8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>up Away Day committee meeting</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F94A1C" w:rsidP="00DB3779" w:rsidRDefault="00F94A1C" w14:paraId="5EB49F0D" w14:textId="77777777">
+          <w:p w14:paraId="5EB49F0D" w14:textId="77777777" w:rsidR="00F94A1C" w:rsidRDefault="00F94A1C" w:rsidP="00DB3779">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="005731E8" w:rsidR="0029035C" w:rsidP="00DB3779" w:rsidRDefault="00F94A1C" w14:paraId="7C2038FD" w14:textId="221A3936">
+          <w:p w14:paraId="7C2038FD" w14:textId="221A3936" w:rsidR="0029035C" w:rsidRPr="005731E8" w:rsidRDefault="00F94A1C" w:rsidP="00DB3779">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="30EC9C8C" w:rsidR="00F94A1C">
+            <w:r w:rsidRPr="30EC9C8C">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="30EC9C8C" w:rsidR="00F94A1C">
-[...41 lines deleted...]
-              <w:t>to be scheduled using the scheduling assistant.</w:t>
+            <w:r w:rsidRPr="30EC9C8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A separate events committee meeting is to be scheduled using the scheduling assistant.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E14948" w:rsidRDefault="00E14948" w14:paraId="47C87021" w14:textId="77777777"/>
+    <w:p w14:paraId="47C87021" w14:textId="77777777" w:rsidR="00E14948" w:rsidRDefault="00E14948"/>
     <w:sectPr w:rsidR="00E14948" w:rsidSect="007B06E9">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="567" w:right="1080" w:bottom="426" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007B06E9" w:rsidP="0029035C" w:rsidRDefault="007B06E9" w14:paraId="4023C9FD" w14:textId="77777777">
+    <w:p w14:paraId="2A288BDA" w14:textId="77777777" w:rsidR="000E124F" w:rsidRDefault="000E124F" w:rsidP="0029035C">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007B06E9" w:rsidP="0029035C" w:rsidRDefault="007B06E9" w14:paraId="45718F42" w14:textId="77777777">
+    <w:p w14:paraId="77039EE2" w14:textId="77777777" w:rsidR="000E124F" w:rsidRDefault="000E124F" w:rsidP="0029035C">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00B11CCE" w:rsidRDefault="00B11CCE" w14:paraId="257CF50F" w14:textId="77777777">
+    <w:p w14:paraId="6CD2D5A3" w14:textId="77777777" w:rsidR="000E124F" w:rsidRDefault="000E124F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4513,412 +3753,412 @@
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="007B06E9" w:rsidP="007B06E9" w:rsidRDefault="007B06E9" w14:paraId="13080CBE" w14:textId="77777777">
+  <w:p w14:paraId="13080CBE" w14:textId="77777777" w:rsidR="007B06E9" w:rsidRDefault="007B06E9" w:rsidP="007B06E9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00442C6E">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1332676536"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w:rsidR="007B06E9" w:rsidRDefault="007B06E9" w14:paraId="36DD8B33" w14:textId="2D79F7E5">
+  <w:p w14:paraId="36DD8B33" w14:textId="2D79F7E5" w:rsidR="007B06E9" w:rsidRDefault="007B06E9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="05C8BE70">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>NDS</w:t>
     </w:r>
     <w:r w:rsidR="00AD0DB9">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>_</w:t>
     </w:r>
     <w:r w:rsidRPr="05C8BE70">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>Events</w:t>
     </w:r>
     <w:r w:rsidR="00AD0DB9">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>M</w:t>
     </w:r>
     <w:r w:rsidRPr="05C8BE70">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>inutes</w:t>
     </w:r>
     <w:r w:rsidR="00AD0DB9">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>_</w:t>
     </w:r>
     <w:r w:rsidR="007E5BCB">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>28</w:t>
     </w:r>
-    <w:r w:rsidRPr="007E5BCB" w:rsidR="007E5BCB">
+    <w:r w:rsidR="007E5BCB" w:rsidRPr="007E5BCB">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="007E5BCB">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>January2026</w:t>
     </w:r>
     <w:r w:rsidR="00AD0DB9">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>.docx</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007B06E9" w:rsidP="0029035C" w:rsidRDefault="007B06E9" w14:paraId="5C340552" w14:textId="77777777">
+    <w:p w14:paraId="186C47A5" w14:textId="77777777" w:rsidR="000E124F" w:rsidRDefault="000E124F" w:rsidP="0029035C">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007B06E9" w:rsidP="0029035C" w:rsidRDefault="007B06E9" w14:paraId="389F5807" w14:textId="77777777">
+    <w:p w14:paraId="204EA4A2" w14:textId="77777777" w:rsidR="000E124F" w:rsidRDefault="000E124F" w:rsidP="0029035C">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00B11CCE" w:rsidRDefault="00B11CCE" w14:paraId="79111E62" w14:textId="77777777">
+    <w:p w14:paraId="425F25AC" w14:textId="77777777" w:rsidR="000E124F" w:rsidRDefault="000E124F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3360"/>
       <w:gridCol w:w="3360"/>
       <w:gridCol w:w="3360"/>
     </w:tblGrid>
-    <w:tr w:rsidR="007B06E9" w:rsidTr="05C8BE70" w14:paraId="2F89992B" w14:textId="77777777">
+    <w:tr w:rsidR="007B06E9" w14:paraId="2F89992B" w14:textId="77777777" w:rsidTr="05C8BE70">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3360" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="007B06E9" w:rsidP="05C8BE70" w:rsidRDefault="007B06E9" w14:paraId="6E3BABEE" w14:textId="1CD46FBB">
+        <w:p w14:paraId="6E3BABEE" w14:textId="1CD46FBB" w:rsidR="007B06E9" w:rsidRDefault="007B06E9" w:rsidP="05C8BE70">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3360" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="007B06E9" w:rsidP="05C8BE70" w:rsidRDefault="007B06E9" w14:paraId="0C995481" w14:textId="77DECC56">
+        <w:p w14:paraId="0C995481" w14:textId="77DECC56" w:rsidR="007B06E9" w:rsidRDefault="007B06E9" w:rsidP="05C8BE70">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3360" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="007B06E9" w:rsidP="05C8BE70" w:rsidRDefault="007B06E9" w14:paraId="4F8146B5" w14:textId="05625B51">
+        <w:p w14:paraId="4F8146B5" w14:textId="05625B51" w:rsidR="007B06E9" w:rsidRDefault="007B06E9" w:rsidP="05C8BE70">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="007B06E9" w:rsidP="05C8BE70" w:rsidRDefault="007B06E9" w14:paraId="66E27DE0" w14:textId="1C1ADBD3">
+  <w:p w14:paraId="66E27DE0" w14:textId="1C1ADBD3" w:rsidR="007B06E9" w:rsidRDefault="007B06E9" w:rsidP="05C8BE70">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01F37F05"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7824802C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="035205D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9ABA7066"/>
     <w:lvl w:ilvl="0" w:tplc="4D9CC86E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -4984,293 +4224,293 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10B366E9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6DC0B772"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16766408"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B12EC14C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A8F0AB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="116015A2"/>
     <w:lvl w:ilvl="0" w:tplc="08090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5424,328 +4664,328 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F050EBC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DDA246A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="317B7E62"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7F8218B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33161109"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="116015A2"/>
     <w:lvl w:ilvl="0" w:tplc="08090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -5808,147 +5048,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3320001C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C752181A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FBE0A3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9ABA7066"/>
     <w:lvl w:ilvl="0" w:tplc="4D9CC86E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6013,739 +5253,739 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49087286"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9E1C03A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49F80611"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D3028E1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B1A661E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96D0176E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B3A4377"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C80C18CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C4C4AB7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="339A1D84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E501E98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="116015A2"/>
     <w:lvl w:ilvl="0" w:tplc="08090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -6811,346 +6051,346 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="538B4563"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6FEE657C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58550D04"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1ACE9A22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A9E1AE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D994B102"/>
     <w:lvl w:ilvl="0" w:tplc="06123638">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+        <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica" w:hint="default"/>
         <w:color w:val="002060"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
@@ -7201,179 +6441,179 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65CD23B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0F5A66DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CAC57D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5792F1AE"/>
     <w:lvl w:ilvl="0" w:tplc="2BA006B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -7439,232 +6679,232 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="749A10C9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="225C8970"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D237EEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3BDCEA3A"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E2349124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="222A2D40">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
@@ -7773,126 +7013,127 @@
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0029035C"/>
     <w:rsid w:val="00001FD4"/>
     <w:rsid w:val="000D2B86"/>
+    <w:rsid w:val="000E124F"/>
     <w:rsid w:val="00121FFB"/>
     <w:rsid w:val="0015091B"/>
     <w:rsid w:val="00154226"/>
     <w:rsid w:val="00171D9A"/>
     <w:rsid w:val="001B4FC5"/>
     <w:rsid w:val="00241DC4"/>
     <w:rsid w:val="0025117D"/>
     <w:rsid w:val="0029035C"/>
+    <w:rsid w:val="002A2347"/>
     <w:rsid w:val="002E2532"/>
     <w:rsid w:val="002F3F1D"/>
     <w:rsid w:val="002F4B5A"/>
     <w:rsid w:val="003403FA"/>
     <w:rsid w:val="0038334F"/>
     <w:rsid w:val="00388F69"/>
     <w:rsid w:val="003F78F5"/>
     <w:rsid w:val="004078B5"/>
     <w:rsid w:val="005731E8"/>
     <w:rsid w:val="005A2611"/>
     <w:rsid w:val="005D0575"/>
     <w:rsid w:val="00637D65"/>
     <w:rsid w:val="006A10A4"/>
     <w:rsid w:val="00705C55"/>
     <w:rsid w:val="007259FA"/>
     <w:rsid w:val="00765D4C"/>
     <w:rsid w:val="00773C50"/>
     <w:rsid w:val="007A7367"/>
     <w:rsid w:val="007B06E9"/>
     <w:rsid w:val="007C3245"/>
     <w:rsid w:val="007E5BCB"/>
     <w:rsid w:val="007F74D8"/>
     <w:rsid w:val="00804412"/>
     <w:rsid w:val="00861B2C"/>
     <w:rsid w:val="00871BEF"/>
     <w:rsid w:val="008C70E5"/>
     <w:rsid w:val="00914A21"/>
     <w:rsid w:val="0093603E"/>
     <w:rsid w:val="00970588"/>
     <w:rsid w:val="009C6273"/>
     <w:rsid w:val="00AD0DB9"/>
     <w:rsid w:val="00AD4C67"/>
     <w:rsid w:val="00AE51A7"/>
     <w:rsid w:val="00B07B72"/>
     <w:rsid w:val="00B11CCE"/>
     <w:rsid w:val="00B35607"/>
     <w:rsid w:val="00B50036"/>
     <w:rsid w:val="00B62043"/>
     <w:rsid w:val="00B9D9B0"/>
     <w:rsid w:val="00BC29D9"/>
     <w:rsid w:val="00BD57AA"/>
     <w:rsid w:val="00CC10B9"/>
+    <w:rsid w:val="00CD3300"/>
     <w:rsid w:val="00D54A50"/>
     <w:rsid w:val="00DA4E8C"/>
     <w:rsid w:val="00DB3779"/>
     <w:rsid w:val="00E14948"/>
     <w:rsid w:val="00E61316"/>
     <w:rsid w:val="00E73D28"/>
     <w:rsid w:val="00EB7170"/>
     <w:rsid w:val="00ED42BF"/>
     <w:rsid w:val="00F13BB2"/>
     <w:rsid w:val="00F214AE"/>
     <w:rsid w:val="00F471BD"/>
     <w:rsid w:val="00F94A1C"/>
     <w:rsid w:val="00FA634F"/>
     <w:rsid w:val="010B5304"/>
     <w:rsid w:val="01781B09"/>
     <w:rsid w:val="01818170"/>
     <w:rsid w:val="0245EA78"/>
     <w:rsid w:val="0299AA54"/>
     <w:rsid w:val="02F9F84C"/>
     <w:rsid w:val="041F5ED7"/>
     <w:rsid w:val="042A8253"/>
     <w:rsid w:val="04393029"/>
     <w:rsid w:val="05894EC9"/>
     <w:rsid w:val="05C8BE70"/>
     <w:rsid w:val="062B9270"/>
@@ -8099,216 +7340,219 @@
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7B42AC48"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B047AD8C-F7E6-4D69-93B9-D1677B60F30F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -8374,52 +7618,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -8486,204 +7730,204 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="007F74D8"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0029035C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0029035C"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0029035C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0029035C"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="0029035C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00FB4123"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00DB3779"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="200"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="elementtoproof" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="elementtoproof">
     <w:name w:val="elementtoproof"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="002E2532"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri" w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Calibri"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00CC10B9"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="002F4B5A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
@@ -8844,55 +8088,56 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="2002537757">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -9159,71 +8404,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...19 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009F0D4F89665966408AABACC1D8E8A9DA" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="74102aba927ee0c7588b2471db3c11a1">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="21535900-f248-4765-87b8-15cbc144763b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="32fc2c1b8971050017015958fd9fd37c" ns3:_="">
     <xsd:import namespace="21535900-f248-4765-87b8-15cbc144763b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -9373,110 +8597,132 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="21535900-f248-4765-87b8-15cbc144763b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9911452-F4B4-444E-80BB-0E64DF6B52F9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="21535900-f248-4765-87b8-15cbc144763b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B99051C5-76C9-4E20-B712-B8462BE5C44B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{420F4A45-8C68-4895-982D-7C2E1155F60D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="21535900-f248-4765-87b8-15cbc144763b"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D979A40-2362-402C-B8B6-A35E17C816AF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>4</Pages>
+  <Words>793</Words>
+  <Characters>4524</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>37</Lines>
+  <Paragraphs>10</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>5307</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ben Alexander</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Louise King</lastModifiedBy>
-  <revision>3</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009F0D4F89665966408AABACC1D8E8A9DA</vt:lpwstr>
   </property>
 </Properties>
 </file>